--- v0 (2026-04-29)
+++ v1 (2026-09-16)
@@ -101,51 +101,51 @@
   <si>
     <t>Consell Local Agrari</t>
   </si>
   <si>
     <t>[{"nombre":"Composici\u00f3","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2193-consell-local-agrari"},{"nombre":"Reglament del consell agrari municipal","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/storage\/uploads\/1761834028reglament_del_consell_agrari_municipal.pdf"}]</t>
   </si>
   <si>
     <t>Consell Escolar Municipal</t>
   </si>
   <si>
     <t>[{"nombre":"Composici\u00f3","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2192-consell-escolar-municipal"},{"nombre":"Llei 6\/2010, de 28 de maig, de la Generalitat, de modificaci\u00f3 del Text Ref\u00f3s de la Llei de Consells Escolars de la Comunitat","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/storage\/uploads\/1761833817Llei%2062010,%20de%2028%20de%20maig,%20de%20la%20Generalitat,%20de%20modificaci%C3%B3%20del%20Text%20Ref%C3%B3s%20de%20la%20Llei%20de%20Consells%20Escolars%20de%20la%20Com.pdf"},{"nombre":"Decret legislatiu de 16 de gener de 1989, del Consell de la Generalitat Valenciana, pel qual s'aprova el Text Ref\u00f3s","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/storage\/uploads\/1761833818Decret%20legislatiu%20de%2016%20de%20gener%20de%201989,%20del%20Consell%20de%20la%20Generalitat%20Valenciana,%20pel%20qual%20s'aprova%20el%20Text%20Ref%C3%B3s.pdf"},{"nombre":"Decret 111\/1989, de 17 de juliol, del Consell de la Generalitat Valenciana, pel qual es regulen els Consells Escolars","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/storage\/uploads\/1761833819Decret%20111-1989,%20de%2017%20de%20juliol,%20del%20Consell%20de%20la%20Generalitat%20Valenciana,%20pel%20qual%20es%20regulen%20els%20Consells%20Escolars.pdf"},{"nombre":"Ordre de 3 de novembre de 1989, de la Conselleria de Cultura, Educaci\u00f3 i Ci\u00e8ncia, per la qual es regula el procediment","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/storage\/uploads\/1761833820Ordre%20de%203%20de%20novembre%20de%201989,%20de%20la%20Conselleria%20de%20Cultura,%20Educaci%C3%B3%20i%20Ci%C3%A8ncia,%20per%20la%20qual%20es%20regula%20el%20procediment.pdf"},{"nombre":"Actes del Consell Escolar","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/sesiones-otros-organos\/consell-escolar-municipal"}]</t>
   </si>
   <si>
     <t>Remarasa</t>
   </si>
   <si>
     <t>Sociedad</t>
   </si>
   <si>
     <t>https://gobiernoabierto.rafelbunyol.es/storage/uploads/1753434908RPT REMARASA.pdf</t>
   </si>
   <si>
     <t>https://gobiernoabierto.rafelbunyol.es/storage/uploads/1753434906RPT REMARASA (1).xlsx</t>
   </si>
   <si>
-    <t>[{"nombre":"Comptes anuals","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/cuentasanuales"},{"nombre":"Compet\u00e8ncies, funcions i normativa aplicable","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2053-competencies-funcions-i-normativa-aplicable"},{"nombre":"Organigrama de l'estructura organitzativa","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2054-organigrama-de-lestructura-organitzativa"},{"nombre":"Estructura administrativa departamental\n","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2055-estructura-administrativa-departamental"},{"nombre":"Plans i programes anuals i plurianuals (Remarasa)","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2056-plans-i-programes-anuals-i-plurianuals"},{"nombre":"Relaci\u00f3 de llocs de treball","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2057-relacion-de-puestos-de-trabajo"},{"nombre":"Oferta anual d'ocupaci\u00f3","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2060-oferta-anual-docupacio"},{"nombre":"Registre retributiu","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2061-registre-retributiu"},{"nombre":"Processos de provisi\u00f3 i selecci\u00f3 de llocs de treball","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2063-processos-de-provisio-i-seleccio-de-llocs-de-treball"},{"nombre":"Representants sindicals del personal emprat","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2064-representants-sindicals-del-personal-emprat"},{"nombre":"Perfil del Contractant Remarasa","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2065-perfil-del-contractant-remarasa"},{"nombre":"Convenis","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2066-convenis-remarasa"},{"nombre":"Pressupostos REMARASA","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2067-pressupost-remarasa"},{"nombre":"Liquidaci\u00f3 del pressupost i grau d'execuci\u00f3 REMARASA","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2068-liquidacio-del-pressupost-i-grau-dexecucio-remarasa"},{"nombre":"Finan\u00e7ament","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2069-financament-remarasa"},{"nombre":"Grau de compliment i qualitat dels serveis p\u00fablics","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2070-grau-de-compliment-i-qualitat-dels-serveis-publics"},{"nombre":"Inventari de b\u00e9ns i drets","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2071-inventari-de-bens-i-drets-remarasa"},{"nombre":"Informaci\u00f3 sobre enquestes i estudis d'opini\u00f3","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2072-informacio-sobre-enquestes-i-estudis-dopinio-remarasa"},{"nombre":"Cartes de Serveis","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2073-cartes-de-serveis"},{"nombre":"Serveis, seus i equipaments","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2074-serveis-seus-i-equipaments"},{"nombre":"Junta general de REMARASA","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/sesiones-otros-organos\/junta-general-de-remarasa"},{"nombre":"Taula Salarial Final 2025","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/storage\/uploads\/1765269451TABLA%20SALARIAL%20FINAL%202025.pdf"},{"nombre":"Taula Salarial 2026","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/storage\/uploads\/1765269529TABLA%20SALARIAL%20I%202026.pdf"},{"nombre":"Protocol d'Assetjament REMARASA","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/storage\/uploads\/1765271121ProtocoloAcoso_REMARASA.pdf"},{"nombre":"II Pla d'Igualtat d'Oportunitats 2025-2028","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/storage\/uploads\/1765271121PIO_REMARASA%202025-2028.pdf"}]</t>
+    <t>[{"nombre":"Comptes anuals","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/cuentasanuales"},{"nombre":"Compet\u00e8ncies, funcions i normativa aplicable","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2053-competencies-funcions-i-normativa-aplicable"},{"nombre":"Organigrama de l'estructura organitzativa","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2054-organigrama-de-lestructura-organitzativa"},{"nombre":"Estructura administrativa departamental\n","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2055-estructura-administrativa-departamental"},{"nombre":"Plans i programes anuals i plurianuals (Remarasa)","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2056-plans-i-programes-anuals-i-plurianuals"},{"nombre":"Relaci\u00f3 de llocs de treball","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2057-relacion-de-puestos-de-trabajo"},{"nombre":"Oferta anual d'ocupaci\u00f3","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2060-oferta-anual-docupacio"},{"nombre":"Registre retributiu","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2061-registre-retributiu"},{"nombre":"Processos de provisi\u00f3 i selecci\u00f3 de llocs de treball","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2063-processos-de-provisio-i-seleccio-de-llocs-de-treball"},{"nombre":"Representants sindicals del personal emprat","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2064-representants-sindicals-del-personal-emprat"},{"nombre":"Perfil del Contractant Remarasa","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2065-perfil-del-contractant-remarasa"},{"nombre":"Convenis","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2066-convenis-remarasa"},{"nombre":"Pressupostos REMARASA","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2067-pressupost-remarasa"},{"nombre":"Liquidaci\u00f3 del pressupost i grau d'execuci\u00f3 REMARASA","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2068-liquidacio-del-pressupost-i-grau-dexecucio-remarasa"},{"nombre":"Finan\u00e7ament","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2069-financament-remarasa"},{"nombre":"Grau de compliment i qualitat dels serveis p\u00fablics","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2070-grau-de-compliment-i-qualitat-dels-serveis-publics"},{"nombre":"Inventari de b\u00e9ns i drets","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2071-inventari-de-bens-i-drets-remarasa"},{"nombre":"Informaci\u00f3 sobre enquestes i estudis d'opini\u00f3","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2072-informacio-sobre-enquestes-i-estudis-dopinio-remarasa"},{"nombre":"Cartes de Serveis","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2073-cartes-de-serveis"},{"nombre":"Serveis, seus i equipaments","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/p\/2074-serveis-seus-i-equipaments"},{"nombre":"Junta general de REMARASA","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/t\/sesiones-otros-organos\/junta-general-de-remarasa"},{"nombre":"Taula Salarial Final 2025","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/storage\/uploads\/1765269451TABLA%20SALARIAL%20FINAL%202025.pdf"},{"nombre":"Taula Salarial 2026","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/storage\/uploads\/1765269529TABLA%20SALARIAL%20I%202026.pdf"},{"nombre":"Protocol d'Assetjament REMARASA","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/storage\/uploads\/1765271121ProtocoloAcoso_REMARASA.pdf"},{"nombre":"II Pla d'Igualtat d'Oportunitats 2025-2028","enlace":"https:\/\/gobiernoabierto.rafelbunyol.es\/storage\/uploads\/1765271121PIO_REMARASA%202025-2028.pdf"},{"nombre":"Resoluci\u00f3 definitiva de candidats admesos i exclosos","enlace":"https:\/\/rafelbunyol.sedelectronica.es\/preview-document\/900934e3-4f4e-42ec-b34c-926f8b1d5cb8\/"},{"nombre":"Informaci\u00f3 de la prova selectiva per als candidats admesos","enlace":"https:\/\/rafelbunyol.sedelectronica.es\/preview-document\/5569ea5b-a63c-461e-9a21-0a81a82d2c5b\/"}]</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -503,51 +503,51 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" zoomScale="75" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:Z1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="true" customWidth="true" style="1"/>
     <col min="2" max="2" width="47" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="9" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="29" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="30" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="18" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="19" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="21" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="96" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="102" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="4" bestFit="true" customWidth="true" style="0"/>
-    <col min="16" max="16" width="4363" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="4795" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">