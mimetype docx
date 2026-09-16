--- v0 (2026-08-01)
+++ v1 (2026-09-16)
@@ -81,50 +81,143 @@
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data Publicació</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Document</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Convocatòria de 8 llocs fixos d’auxiliar de clínica a jornada completa i 2 llocs al 50 % de la jornada – Relació provisional de persones admeses i excloses</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">04/08/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Convocatòria d’1 lloc fix d’infermeria al 87,5 % de la jornada – Relació definitiva de persones admeses i informació de la prova selectiva</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">04/08/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2500" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Resolució borsa de treball: Subaltern (llocs temporals) – Residència de Majors de Rafelbunyol SAMP S.A.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>