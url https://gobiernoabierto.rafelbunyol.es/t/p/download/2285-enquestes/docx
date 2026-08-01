--- v0 (2026-06-16)
+++ v1 (2026-08-01)
@@ -27,119 +27,402 @@
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="3700" w:type="dxa"/>
         <w:gridCol w:w="480900" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:bidiVisual w:val="0"/>
       </w:tblPr>
       <w:tr>
         <w:trPr>
           <w:tblHeader w:val="1"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Enquestes</w:t>
+              <w:t xml:space="preserve">Millores en la maquinària del gimnàs </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480900" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Enllaç</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">Enqueste</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Resultats</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="480900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="3700" w:type="dxa"/>
+        <w:gridCol w:w="480900" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="1"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3700" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">Qüestionari per a l´elaboracció de l´agenda urbana</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480900" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Enllaç</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3700" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Millores en la maquinària del gimnàs</w:t>
+              <w:t xml:space="preserve">Enqueste</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="480900" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="34650" w:type="dxa"/>
+        <w:gridCol w:w="465350" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="1"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="34650" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Projecte Rafelbunyol Fàbrica d'idees</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Enllaç</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="34650" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Enqueste</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="34650" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Resultats - Graphics</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="34650" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Resultats</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="34650" w:type="dxa"/>
+        <w:gridCol w:w="465350" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:bidiVisual w:val="0"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr>
+          <w:tblHeader w:val="1"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="34650" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Projecte de reurbanització del barri de Sant Pere finançat amb Fons *PRTR</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465350" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Enllaç</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="34650" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Informe resultats dels processos de participació pública</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="465350" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">