--- v0 (2026-04-29)
+++ v1 (2026-09-16)
@@ -77,51 +77,51 @@
   <si>
     <t>Pla Territorial Municipal enfront d'Emergències</t>
   </si>
   <si>
     <t>https://gobiernoabierto.rafelbunyol.es/storage/uploads/1762513248PTM Rafelbunyol Act. 2025.pdf</t>
   </si>
   <si>
     <t>Pla d'Actuació Municipal davant el risc d'Inundacions</t>
   </si>
   <si>
     <t>https://gobiernoabierto.rafelbunyol.es/storage/uploads/1762513339PAMIN Rafelbunyol Act. 2025.pdf</t>
   </si>
   <si>
     <t>PAM Sismic Rafelbunyol 2025</t>
   </si>
   <si>
     <t>https://gobiernoabierto.rafelbunyol.es/storage/uploads/1762513302PAMSIS Rafelbunyol Act. 2025.pdf</t>
   </si>
   <si>
     <t>01-01-2025</t>
   </si>
   <si>
     <t>Pla Ètic de Gestió i Control de Colònies Felines de Rafelbunyol</t>
   </si>
   <si>
-    <t>https://gobiernoabierto.rafelbunyol.es/storage/uploads/1748259126plan_colonias_felinas_25.pdf</t>
+    <t>https://gobiernoabierto.rafelbunyol.es/storage/uploads/17869633101748259126plan_colonias_felinas_25.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Pla estratègic de l´esport
 </t>
   </si>
   <si>
     <t>https://gobiernoabierto.rafelbunyol.es/storage/uploads/1749465712Plan estratégico del deporte.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">Pla Estratègic de Subvencions 2025-20274
 </t>
   </si>
   <si>
     <t>https://gobiernoabierto.rafelbunyol.es/storage/uploads/1749466488plan estratégico de subvenciones 2025-2027.pdf</t>
   </si>
   <si>
     <t>09-09-2024</t>
   </si>
   <si>
     <t>PAM Sismic Rafelbunyol 2024</t>
   </si>
   <si>
     <t>https://gobiernoabierto.rafelbunyol.es/storage/uploads/174945645720241011_Uns altres_PAM Sismico Rafelbunyol 2024.pdf</t>
   </si>
   <si>